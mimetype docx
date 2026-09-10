--- v0 (2025-12-16)
+++ v1 (2026-09-10)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5A0F0AA3" w14:textId="77777777" w:rsidR="0072164B" w:rsidRPr="005C54F6" w:rsidRDefault="0072164B" w:rsidP="00815FA6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E17EDED" w14:textId="77777777" w:rsidR="00696D4B" w:rsidRPr="005C54F6" w:rsidRDefault="00696D4B" w:rsidP="00815FA6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="470F675A" w14:textId="791B5A23" w:rsidR="009F25FE" w:rsidRPr="005C54F6" w:rsidRDefault="00BF4FDD" w:rsidP="007744E6">
       <w:pPr>
@@ -137,66 +137,65 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Wohnungsgrösse (Anz. Zimmer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
-              <w:b w:val="0"/>
-              <w:bCs w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:alias w:val="Wohnungsgrösse"/>
             <w:tag w:val="Wohnungsgrösse"/>
             <w:id w:val="669921959"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6834E41C" w14:textId="079198D5" w:rsidR="002E3E6F" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -249,50 +248,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Adresse des Objektes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1130368964"/>
             <w:placeholder>
               <w:docPart w:val="09F16AB76E6B4D3F81488B699EDDD2DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="36CC858F" w14:textId="0F6F67C5" w:rsidR="002E3E6F" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -336,50 +336,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Stockwerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-1201243593"/>
             <w:placeholder>
               <w:docPart w:val="7B39F6051EC6458CA215B85B193CEC04"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1B4A2EDF" w14:textId="7D892453" w:rsidR="002E3E6F" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -430,50 +431,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Anzahl Parkplätze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-186448031"/>
             <w:placeholder>
               <w:docPart w:val="23C78A9E70584FEBACBFC7193DFD50C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3479D780" w14:textId="2DBB20E6" w:rsidR="00BF4FDD" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -517,50 +519,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mietbeginn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1415202786"/>
             <w:placeholder>
               <w:docPart w:val="61213424A7534B53BBE72F821C519C28"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="24885E03" w14:textId="7CB0C5B3" w:rsidR="002E3E6F" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -611,50 +614,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mietzins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="327100591"/>
             <w:placeholder>
               <w:docPart w:val="9F87F844C82143F79F1E7D556A857C98"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="72204C9A" w14:textId="06D73437" w:rsidR="002E3E6F" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -698,50 +702,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nebenkosten (Akonto, inkl. exkl.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="2093429555"/>
             <w:placeholder>
               <w:docPart w:val="F2502ADDF33F479D83F03D546134A330"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6F2B240A" w14:textId="3FC3D73B" w:rsidR="002E3E6F" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="002E3E6F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -830,63 +835,62 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Beschrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
-              <w:b w:val="0"/>
-              <w:bCs w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="606548910"/>
             <w:placeholder>
               <w:docPart w:val="EA78FE78FC79441C99545CC730465F17"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7E1EEBCB" w14:textId="73423B9B" w:rsidR="00BA0CFD" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
@@ -931,50 +935,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-349950743"/>
             <w:placeholder>
               <w:docPart w:val="CB452ECE1605415881C32504CA691BFB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4701DF83" w14:textId="18532A36" w:rsidR="00BA0CFD" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
                   <w:rPr>
@@ -1008,50 +1013,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-630331334"/>
             <w:placeholder>
               <w:docPart w:val="8AF334C9C6774AF4AE239B6B8F0E1ABC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4F4E5EFB" w14:textId="31629F4D" w:rsidR="00BA0CFD" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
                   <w:rPr>
@@ -1092,50 +1098,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-74208332"/>
             <w:placeholder>
               <w:docPart w:val="2DC11F60E6FF4098B97FF1C7687E43E2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C752973" w14:textId="400A4EFF" w:rsidR="00BA0CFD" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -1178,50 +1185,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kontakt Name + Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1105081346"/>
             <w:placeholder>
               <w:docPart w:val="A83B0997AECE4E039BFFC6568E48E2B0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="384CB1E1" w14:textId="3F9C439E" w:rsidR="00132047" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -1271,50 +1279,51 @@
                 <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kontakt Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-923333965"/>
             <w:placeholder>
               <w:docPart w:val="3D39248C3948421DB1DCD822DFFD28BF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5621DC88" w14:textId="691DAD41" w:rsidR="00132047" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -1359,50 +1368,51 @@
                 <w:color w:val="1D71B8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kontakt E-Mail</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-1906601219"/>
             <w:placeholder>
               <w:docPart w:val="855B29BDD97D4F5EA5DA2F07E9F88F07"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DEE0226" w14:textId="29ABE4C5" w:rsidR="00132047" w:rsidRPr="00496486" w:rsidRDefault="00C37EE6" w:rsidP="00815FA6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1418"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00496486">
@@ -1427,102 +1437,117 @@
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D204F33" w14:textId="77777777" w:rsidR="004B0FBA" w:rsidRPr="005C54F6" w:rsidRDefault="004B0FBA" w:rsidP="00815FA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A5B2A4" w14:textId="6EF049E3" w:rsidR="00BF4FDD" w:rsidRPr="00BF4FDD" w:rsidRDefault="00BF4FDD" w:rsidP="00BF4FDD">
+    <w:p w14:paraId="43A5B2A4" w14:textId="64C9E22F" w:rsidR="00BF4FDD" w:rsidRPr="00BF4FDD" w:rsidRDefault="00BF4FDD" w:rsidP="00BF4FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF4FDD">
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Das ausgefüllte Formular </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4FDD">
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reichen Sie bitte ein an</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4FDD">
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4FDD">
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Michaela Imfeld, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25031">
+        <w:rPr>
+          <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Svenja Wehren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00BF4FDD">
+        <w:r w:rsidR="00C25031" w:rsidRPr="006572A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Michaela.Imfeld@lungern.ow.ch</w:t>
+          <w:t>svenja.wehren@lungern.ow.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F34FD90" w14:textId="77777777" w:rsidR="00BF4FDD" w:rsidRDefault="00BF4FDD" w:rsidP="00BF4FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C323B5" w14:textId="260C6932" w:rsidR="00BF4FDD" w:rsidRPr="00BF4FDD" w:rsidRDefault="00BF4FDD" w:rsidP="00BF4FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF4FDD">
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1565,133 +1590,133 @@
       </w:pPr>
       <w:r w:rsidRPr="00BF4FDD">
         <w:rPr>
           <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wenn die Wohnung vermietet ist, melden Sie dies bitte baldmöglichst, dann wird das Inserat von der Webseite entfernt. Besten Dank für Ihre Mithilfe.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D4F81" w:rsidRPr="00D07611" w:rsidSect="00537A67">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1133" w:bottom="1701" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44F7D0DB" w14:textId="77777777" w:rsidR="004A1B6D" w:rsidRDefault="004A1B6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0BB65B0F" w14:textId="77777777" w:rsidR="004A1B6D" w:rsidRDefault="004A1B6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02040503050306020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cuprum">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000022F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000095" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Saira">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="500020FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="358894B7" w14:textId="6CD79F42" w:rsidR="0072164B" w:rsidRDefault="00D07611" w:rsidP="0072164B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Saira" w:hAnsi="Saira"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Saira" w:hAnsi="Saira"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>EINWOHNERGEMEINDE</w:t>
     </w:r>
     <w:r w:rsidR="0072164B" w:rsidRPr="007136DF">
       <w:rPr>
         <w:rFonts w:ascii="Saira" w:hAnsi="Saira"/>
         <w:b/>
@@ -1787,70 +1812,70 @@
       </w:rPr>
       <w:t xml:space="preserve">   gemeinde@lungern.ch   </w:t>
     </w:r>
     <w:r w:rsidRPr="00DB3AD4">
       <w:rPr>
         <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
         <w:color w:val="1D71B8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>l</w:t>
     </w:r>
     <w:r w:rsidRPr="00DB3AD4">
       <w:rPr>
         <w:rFonts w:ascii="Cuprum" w:hAnsi="Cuprum"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   lungern.ch</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D4F2440" w14:textId="77777777" w:rsidR="004A1B6D" w:rsidRDefault="004A1B6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="123C05F9" w14:textId="77777777" w:rsidR="004A1B6D" w:rsidRDefault="004A1B6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="621A196B" w14:textId="77777777" w:rsidR="00A84A31" w:rsidRPr="0072164B" w:rsidRDefault="0072164B" w:rsidP="0072164B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:hanging="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00E56398" wp14:editId="7B2A6328">
           <wp:extent cx="2160279" cy="483036"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="Grafik 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Grafik 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -1870,54 +1895,53 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2160279" cy="483036"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1954,50 +1978,51 @@
     <w:rsid w:val="000C2ECB"/>
     <w:rsid w:val="000C7800"/>
     <w:rsid w:val="000E50B6"/>
     <w:rsid w:val="00104DBD"/>
     <w:rsid w:val="00117E6F"/>
     <w:rsid w:val="00132047"/>
     <w:rsid w:val="00137952"/>
     <w:rsid w:val="0014224F"/>
     <w:rsid w:val="00163D37"/>
     <w:rsid w:val="001918F2"/>
     <w:rsid w:val="001B589F"/>
     <w:rsid w:val="001D5571"/>
     <w:rsid w:val="001E2D3A"/>
     <w:rsid w:val="0023683E"/>
     <w:rsid w:val="002A3BC4"/>
     <w:rsid w:val="002C415A"/>
     <w:rsid w:val="002E3E6F"/>
     <w:rsid w:val="003069C1"/>
     <w:rsid w:val="00347327"/>
     <w:rsid w:val="003C5038"/>
     <w:rsid w:val="003D4F81"/>
     <w:rsid w:val="00403860"/>
     <w:rsid w:val="004109DA"/>
     <w:rsid w:val="00421F68"/>
     <w:rsid w:val="00451B79"/>
+    <w:rsid w:val="004522C4"/>
     <w:rsid w:val="004542EE"/>
     <w:rsid w:val="0046541D"/>
     <w:rsid w:val="00474261"/>
     <w:rsid w:val="00496486"/>
     <w:rsid w:val="004A1B6D"/>
     <w:rsid w:val="004B0FBA"/>
     <w:rsid w:val="004C5FCE"/>
     <w:rsid w:val="004F3363"/>
     <w:rsid w:val="00520BC3"/>
     <w:rsid w:val="00537A67"/>
     <w:rsid w:val="00540C08"/>
     <w:rsid w:val="005C0AC1"/>
     <w:rsid w:val="005C54F6"/>
     <w:rsid w:val="005F7053"/>
     <w:rsid w:val="006212F4"/>
     <w:rsid w:val="00624311"/>
     <w:rsid w:val="006262F6"/>
     <w:rsid w:val="006603F3"/>
     <w:rsid w:val="00696D4B"/>
     <w:rsid w:val="006B297A"/>
     <w:rsid w:val="006C2D7D"/>
     <w:rsid w:val="006C5DB7"/>
     <w:rsid w:val="006D15F1"/>
     <w:rsid w:val="006D16E7"/>
     <w:rsid w:val="006E436A"/>
@@ -2008,100 +2033,103 @@
     <w:rsid w:val="007C1A7D"/>
     <w:rsid w:val="007E400F"/>
     <w:rsid w:val="00810258"/>
     <w:rsid w:val="00815FA6"/>
     <w:rsid w:val="00867C67"/>
     <w:rsid w:val="00877752"/>
     <w:rsid w:val="008E2FB3"/>
     <w:rsid w:val="00943A8E"/>
     <w:rsid w:val="00947D34"/>
     <w:rsid w:val="0095798A"/>
     <w:rsid w:val="00965B6E"/>
     <w:rsid w:val="00981733"/>
     <w:rsid w:val="009F25FE"/>
     <w:rsid w:val="00A534E7"/>
     <w:rsid w:val="00A65A66"/>
     <w:rsid w:val="00A749A8"/>
     <w:rsid w:val="00A757C6"/>
     <w:rsid w:val="00A84A31"/>
     <w:rsid w:val="00AF0B54"/>
     <w:rsid w:val="00B300E0"/>
     <w:rsid w:val="00B679DD"/>
     <w:rsid w:val="00BA0CFD"/>
     <w:rsid w:val="00BD2ED5"/>
     <w:rsid w:val="00BF4FDD"/>
     <w:rsid w:val="00BF6B28"/>
+    <w:rsid w:val="00C25031"/>
     <w:rsid w:val="00C37EE6"/>
     <w:rsid w:val="00C7114E"/>
     <w:rsid w:val="00C95276"/>
     <w:rsid w:val="00CA651D"/>
     <w:rsid w:val="00CB4585"/>
     <w:rsid w:val="00CC3AEC"/>
     <w:rsid w:val="00D07611"/>
     <w:rsid w:val="00D30492"/>
     <w:rsid w:val="00D43628"/>
     <w:rsid w:val="00D86509"/>
     <w:rsid w:val="00DB3AD4"/>
+    <w:rsid w:val="00E47DC6"/>
     <w:rsid w:val="00E65316"/>
     <w:rsid w:val="00E75110"/>
     <w:rsid w:val="00E92BE2"/>
     <w:rsid w:val="00E92CBE"/>
     <w:rsid w:val="00F0153A"/>
+    <w:rsid w:val="00F26E55"/>
     <w:rsid w:val="00F540C8"/>
     <w:rsid w:val="00F977CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C8A0862"/>
   <w15:docId w15:val="{7771F079-166B-4938-BDDF-B30563C0BDA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2648,73 +2676,69 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michaela.Imfeld@lungern.ow.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svenja.wehren@lungern.ow.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\Vorlagen\NSP\Anmeldung%20Wochenaufenthalt.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F7B9EA3E-285D-4C62-9501-DFE4BC095EDA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C34505" w:rsidRDefault="00C34505">
           <w:r w:rsidRPr="00F159BD">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
@@ -3080,154 +3104,167 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28D93A0F-FD06-454D-8EEF-B00E7D93A4F0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C34505" w:rsidRDefault="00C34505" w:rsidP="00C34505">
           <w:pPr>
             <w:pStyle w:val="2DC11F60E6FF4098B97FF1C7687E43E2"/>
           </w:pPr>
           <w:r w:rsidRPr="00F159BD">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02040503050306020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cuprum">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000022F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000095" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Saira">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="500020FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C34505"/>
     <w:rsid w:val="00C34505"/>
+    <w:rsid w:val="00E47DC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3675,51 +3712,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D39248C3948421DB1DCD822DFFD28BF">
     <w:name w:val="3D39248C3948421DB1DCD822DFFD28BF"/>
     <w:rsid w:val="00C34505"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="855B29BDD97D4F5EA5DA2F07E9F88F07">
     <w:name w:val="855B29BDD97D4F5EA5DA2F07E9F88F07"/>
     <w:rsid w:val="00C34505"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB452ECE1605415881C32504CA691BFB">
     <w:name w:val="CB452ECE1605415881C32504CA691BFB"/>
     <w:rsid w:val="00C34505"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8AF334C9C6774AF4AE239B6B8F0E1ABC">
     <w:name w:val="8AF334C9C6774AF4AE239B6B8F0E1ABC"/>
     <w:rsid w:val="00C34505"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DC11F60E6FF4098B97FF1C7687E43E2">
     <w:name w:val="2DC11F60E6FF4098B97FF1C7687E43E2"/>
     <w:rsid w:val="00C34505"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3960,70 +3997,71 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2543F47A-D605-4B29-8DC9-F04E3575A43B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Anmeldung Wochenaufenthalt.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>181</Words>
-  <Characters>1157</Characters>
+  <Characters>1150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kanton Obwalden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1336</CharactersWithSpaces>
+  <CharactersWithSpaces>1329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Imfeld Michaela</dc:creator>
   <dc:description>Titel</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>